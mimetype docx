--- v0 (2026-06-02)
+++ v1 (2026-06-22)
@@ -239,73 +239,87 @@
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Registration for our events</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3AA2DC" w14:textId="77777777" w:rsidR="005A0140" w:rsidRPr="003920AB" w:rsidRDefault="005A0140" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779F121" w14:textId="50F32E0E" w:rsidR="005A0140" w:rsidRPr="003920AB" w:rsidRDefault="005A0140" w:rsidP="00334580">
+    <w:p w14:paraId="0779F121" w14:textId="50F32E0E" w:rsidR="005A0140" w:rsidRDefault="005A0140" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003920AB">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>KAS Philippines allows applicants to register for events by providing their data. During registration, the data is entered into an online registration form and transmitted to KAS Philippines.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="033E766E" w14:textId="77777777" w:rsidR="00AE4F0C" w:rsidRPr="003920AB" w:rsidRDefault="00AE4F0C" w:rsidP="00334580">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2423C7" w14:textId="77777777" w:rsidR="005A0140" w:rsidRPr="003920AB" w:rsidRDefault="005A0140" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003920AB">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The categories of personal data include your master data (such as first name, surname, address, and email address). The form will also process data such as date of birth, telephone number, and professional affiliation.</w:t>
       </w:r>
     </w:p>
@@ -375,57 +389,56 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003920AB">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please read KAS notes on data protection here</w:t>
       </w:r>
       <w:r w:rsidR="002A614F" w:rsidRPr="003920AB">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="002A614F" w:rsidRPr="003920AB">
+        <w:r w:rsidR="002A614F" w:rsidRPr="00983387">
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
-            <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidR="002A614F" w:rsidRPr="003920AB">
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Notes on Data Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A614F" w:rsidRPr="003920AB">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:sz w:val="18"/>
@@ -479,160 +492,146 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A44AAE5" w14:textId="77777777" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7528E49E" w14:textId="77777777" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="2E4C940B" w14:textId="69FD0E98" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4C940B" w14:textId="69FD0E98" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="618A8A22" w14:textId="607F2B94" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="618A8A22" w14:textId="607F2B94" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="71C823F5" w14:textId="37CCF3C9" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C823F5" w14:textId="37CCF3C9" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="0F7179CC" w14:textId="77CA2E06" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F7179CC" w14:textId="77CA2E06" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="16915B1F" w14:textId="6D36CE1A" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16915B1F" w14:textId="6D36CE1A" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="1A1B7540" w14:textId="6B505B83" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1B7540" w14:textId="6B505B83" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
+    <w:p w14:paraId="54AB6805" w14:textId="77777777" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54AB6805" w14:textId="77777777" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7020777A" w14:textId="77777777" w:rsidR="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="415792B5" w14:textId="77777777" w:rsidR="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -849,96 +848,92 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4857A39C" w14:textId="77777777" w:rsidR="0057150A" w:rsidRDefault="0057150A" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F787140" w14:textId="77777777" w:rsidR="00A73720" w:rsidRDefault="00A73720" w:rsidP="00334580">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F787140" w14:textId="4AE09CE0" w:rsidR="00727D8A" w:rsidRDefault="00727D8A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="72F9810D" w14:textId="6A9D56E6" w:rsidR="00936061" w:rsidRPr="00A800D3" w:rsidRDefault="00415469" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7FA1">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Personal Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD5A216" w14:textId="77777777" w:rsidR="0048088E" w:rsidRPr="0048088E" w:rsidRDefault="0048088E" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00BEB9" w:themeColor="accent2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1192,98 +1187,122 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FDA9137" w14:textId="77777777" w:rsidR="0048088E" w:rsidRPr="00E50C62" w:rsidRDefault="0048088E" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3329DE92" w14:textId="15D8B0BF" w:rsidR="0048088E" w:rsidRPr="00E50C62" w:rsidRDefault="0048088E" w:rsidP="00334580">
+          <w:p w14:paraId="3329DE92" w14:textId="4F912017" w:rsidR="0048088E" w:rsidRPr="00E50C62" w:rsidRDefault="0048088E" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0094208F" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Day Month Year</w:t>
             </w:r>
             <w:r w:rsidR="001A1B9C" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>, 22 July 2003</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00493919">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g., </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1B9C" w:rsidRPr="00E50C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>22 July 2003</w:t>
             </w:r>
             <w:r w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="684C66DF" w14:textId="2C1A3CC1" w:rsidR="0048088E" w:rsidRPr="00E50C62" w:rsidRDefault="0048088E" w:rsidP="00334580">
@@ -1394,202 +1413,199 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Civil Status</w:t>
             </w:r>
             <w:r w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3056" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DD4720A" w14:textId="519C2368" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="5DD4720A" w14:textId="519C2368" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="274835121"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Single</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10A565B4" w14:textId="77777777" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="10A565B4" w14:textId="77777777" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1279797254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Married</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D19C9E6" w14:textId="5AA8B746" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="1D19C9E6" w14:textId="5AA8B746" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1752615831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
@@ -1622,316 +1638,311 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AA50824" w14:textId="77777777" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="0AA50824" w14:textId="77777777" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-770472357"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0985E6A2" w14:textId="097FF4C6" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="0985E6A2" w14:textId="097FF4C6" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-261384982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Male</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455B1F6E" w14:textId="5770EB18" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="455B1F6E" w14:textId="5770EB18" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1974944083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-binary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30245F5F" w14:textId="77777777" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="30245F5F" w14:textId="77777777" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-505756458"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prefer not to say</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C6029A" w14:textId="6D704BA5" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="56C6029A" w14:textId="6D704BA5" w:rsidR="00526DA5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-53083808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00526DA5" w:rsidRPr="00E50C62">
               <w:rPr>
@@ -2826,130 +2837,128 @@
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Do you have special needs?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76618707" w14:textId="77777777" w:rsidR="009A35B5" w:rsidRPr="00E50C62" w:rsidRDefault="009A35B5" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2381E071" w14:textId="77777777" w:rsidR="009A35B5" w:rsidRPr="009A35B5" w:rsidRDefault="00774D6B" w:rsidP="009A35B5">
+          <w:p w14:paraId="2381E071" w14:textId="77777777" w:rsidR="009A35B5" w:rsidRPr="009A35B5" w:rsidRDefault="00000000" w:rsidP="009A35B5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1356544419"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A35B5" w:rsidRPr="009A35B5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A35B5" w:rsidRPr="009A35B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1686125A" w14:textId="488C26B7" w:rsidR="009A35B5" w:rsidRPr="00E50C62" w:rsidRDefault="00774D6B" w:rsidP="009A35B5">
+          <w:p w14:paraId="1686125A" w14:textId="488C26B7" w:rsidR="009A35B5" w:rsidRPr="00E50C62" w:rsidRDefault="00000000" w:rsidP="009A35B5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="73023621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A35B5" w:rsidRPr="009A35B5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A35B5" w:rsidRPr="009A35B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3560,51 +3569,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-845476695"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="691" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="23227792" w14:textId="04829F78" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -3612,51 +3620,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="721252769"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="688" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7C51DD13" w14:textId="42293CA9" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -3664,51 +3671,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-2045669709"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="727" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="21052E99" w14:textId="6D4EBFBD" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -3771,51 +3777,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-276331414"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="61D20E80" w14:textId="1581C75E" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -3823,51 +3828,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1569929724"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5283308C" w14:textId="6216AEB6" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -3875,51 +3879,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="913443710"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="641" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="569C81B3" w14:textId="1DC54F39" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -3964,51 +3967,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1344363955"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="691" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5B573C76" w14:textId="009B1CC1" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4016,51 +4018,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1286335603"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="688" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3CB76F88" w14:textId="2DA7B2AF" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4068,51 +4069,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="37558883"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="727" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="513F5BF9" w14:textId="456EE508" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4175,51 +4175,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1794715033"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="293A8B5E" w14:textId="504A1C94" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4227,51 +4226,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1938973145"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4601591C" w14:textId="4F9E1583" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4279,51 +4277,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-44607680"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="641" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6729EB5F" w14:textId="41E5E0F5" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4368,51 +4365,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-472674857"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="691" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4591959E" w14:textId="65228139" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4420,51 +4416,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1041784801"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="688" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7D25B845" w14:textId="4E7B7954" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4472,51 +4467,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1800830719"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="727" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5B71BAEF" w14:textId="3140D3DA" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4579,51 +4573,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-421265469"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4B57C435" w14:textId="1E0C820B" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4631,51 +4624,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1049961631"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="010EFA9A" w14:textId="1226BECB" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4683,51 +4675,50 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="1441256386"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="641" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3F39C595" w14:textId="0DA57373" w:rsidR="00A04B0C" w:rsidRPr="00E50C62" w:rsidRDefault="00A04B0C" w:rsidP="00334580">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E50C62">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
@@ -4749,96 +4740,92 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A8C09FF" w14:textId="77777777" w:rsidR="00814320" w:rsidRDefault="00814320" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D42AC0" w14:textId="77777777" w:rsidR="00814320" w:rsidRDefault="00814320" w:rsidP="00334580">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3C1EF1CC" w14:textId="0A2F04B7" w:rsidR="00727D8A" w:rsidRDefault="00727D8A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="41244F2E" w14:textId="3317996D" w:rsidR="00A800D3" w:rsidRDefault="00A800D3" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7FA1">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Educational Background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663B62FA" w14:textId="77777777" w:rsidR="00A800D3" w:rsidRDefault="00A800D3" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
@@ -7268,50 +7255,84 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="409B7691" w14:textId="77777777" w:rsidR="00A73720" w:rsidRDefault="00A73720" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0FB9822B" w14:textId="77777777" w:rsidR="00711D14" w:rsidRDefault="00711D14" w:rsidP="00334580">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="004682" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1432731C" w14:textId="475B6704" w:rsidR="00727D8A" w:rsidRDefault="00727D8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="004682" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="004682" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4A77690D" w14:textId="112481FD" w:rsidR="00D50023" w:rsidRDefault="00564C72" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Membership in Organization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D304D4C" w14:textId="44468DA3" w:rsidR="00AD1650" w:rsidRPr="00D50023" w:rsidRDefault="00D50023" w:rsidP="00334580">
@@ -8426,101 +8447,147 @@
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please provide here your work experiences. You can prioritize the most recent work experiences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2151B681" w14:textId="77777777" w:rsidR="00311055" w:rsidRDefault="00311055" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F0DB6C8" w14:textId="1D3C89AC" w:rsidR="00311055" w:rsidRPr="00311055" w:rsidRDefault="003717FF" w:rsidP="00334580">
+    <w:p w14:paraId="678AA537" w14:textId="77777777" w:rsidR="00762916" w:rsidRDefault="003717FF" w:rsidP="00B96363">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="746"/>
+        <w:ind w:right="26"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DC005A" w:themeColor="accent3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00311055" w:rsidRPr="00311055">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="DC005A" w:themeColor="accent3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>For the type of organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00311055" w:rsidRPr="00311055">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="0E101A"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please identify whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00311055" w:rsidRPr="00311055">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(1) academe, (2) civil society organization, (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00711D14">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00311055" w:rsidRPr="00311055">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>government,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0DB6C8" w14:textId="2EAE15E4" w:rsidR="00311055" w:rsidRPr="00311055" w:rsidRDefault="00311055" w:rsidP="00B96363">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="DC005A" w:themeColor="accent3"/>
+      <w:r w:rsidRPr="00311055">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>(4) non-government organization, (5) people’s organization, (6) political party, (7)</w:t>
       </w:r>
-      <w:r w:rsidR="00311055" w:rsidRPr="00311055">
-[...4 lines deleted...]
-          <w:color w:val="DC005A" w:themeColor="accent3"/>
+      <w:r w:rsidR="00711D14">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>For the type of organization</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00311055" w:rsidRPr="00311055">
-[...2 lines deleted...]
-          <w:color w:val="0E101A"/>
+      <w:r w:rsidRPr="00311055">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, please identify whether </w:t>
-[...6 lines deleted...]
-        <w:t>(1) academe, (2) civil society organization, (3) government, (4) non-government organization, (5) people’s organization, (6) political party, (7) private/for profit organization, and (8) self-employed. If others, please identify them.</w:t>
+        <w:t>private/for profit organization, and (8) self-employed. If others, please identify them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C04491A" w14:textId="77777777" w:rsidR="00D50023" w:rsidRDefault="00D50023" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
@@ -9702,63 +9769,70 @@
                 <w:vanish/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3813B819" w14:textId="77777777" w:rsidR="00157F12" w:rsidRDefault="00157F12" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F8B7FA" w14:textId="77777777" w:rsidR="00157F12" w:rsidRDefault="00157F12" w:rsidP="00334580">
-[...3 lines deleted...]
-        <w:ind w:right="746"/>
+    <w:p w14:paraId="42F8B7FA" w14:textId="612B825B" w:rsidR="00727D8A" w:rsidRDefault="00727D8A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="004682" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1FD7E331" w14:textId="577B09C6" w:rsidR="00C2353F" w:rsidRDefault="00C2353F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Program Management Experience</w:t>
       </w:r>
@@ -9811,152 +9885,150 @@
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Program Management Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CCE000" w14:textId="6CF1AA5B" w:rsidR="00A22C24" w:rsidRPr="00373AB2" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="14CCE000" w14:textId="6CF1AA5B" w:rsidR="00A22C24" w:rsidRPr="00373AB2" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="849215296"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A22C24" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Great program management experience</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33241BED" w14:textId="77777777" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00C33F08" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47DE7E03" w14:textId="1D2952E3" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="47DE7E03" w14:textId="1D2952E3" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1737158695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00331801" w:rsidRPr="00373AB2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
@@ -10018,168 +10090,165 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="432099183"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00331801" w:rsidRPr="00373AB2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Limited program management experience</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DF8041F" w14:textId="77777777" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00C33F08" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FB49D98" w14:textId="2B4F16E8" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="0FB49D98" w14:textId="2B4F16E8" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1752657285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No program management experience at all</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="296EF964" w14:textId="77777777" w:rsidR="00C2353F" w:rsidRPr="00373AB2" w:rsidRDefault="00C2353F" w:rsidP="00334580">
-[...2 lines deleted...]
-              <w:ind w:right="746"/>
+          <w:p w14:paraId="296EF964" w14:textId="77777777" w:rsidR="00C2353F" w:rsidRPr="00373AB2" w:rsidRDefault="00C2353F" w:rsidP="002F34B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To allow us to balance fellows with or without experience, we hope to get your self-rating of your program management experience.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F0E8771" w14:textId="141CA191" w:rsidR="00C2353F" w:rsidRPr="00373AB2" w:rsidRDefault="00C2353F" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-105"/>
@@ -10303,183 +10372,181 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> leadership</w:t>
             </w:r>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> program?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4318B585" w14:textId="77777777" w:rsidR="00B34ECE" w:rsidRPr="00373AB2" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="4318B585" w14:textId="77777777" w:rsidR="00B34ECE" w:rsidRPr="00373AB2" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="2104767545"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="006E95B6" w14:textId="278D25D8" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00774D6B" w:rsidP="00334580">
+          <w:p w14:paraId="006E95B6" w14:textId="278D25D8" w:rsidR="00C33F08" w:rsidRPr="00373AB2" w:rsidRDefault="00000000" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:bCs/>
                   <w:color w:val="004682" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1047131236"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="004682" w:themeColor="accent1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="004682" w:themeColor="accent1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33F08" w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D722981" w14:textId="26D583CB" w:rsidR="00B34ECE" w:rsidRPr="00373AB2" w:rsidRDefault="00B34ECE" w:rsidP="00334580">
-[...2 lines deleted...]
-              <w:ind w:right="746"/>
+          <w:p w14:paraId="2D722981" w14:textId="26D583CB" w:rsidR="00B34ECE" w:rsidRPr="00373AB2" w:rsidRDefault="00B34ECE" w:rsidP="002F34B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="18"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00373AB2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10596,382 +10663,305 @@
                 <w:vanish/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BF63B2D" w14:textId="77777777" w:rsidR="00B34ECE" w:rsidRPr="00602427" w:rsidRDefault="00B34ECE" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A486CE0" w14:textId="31E3D39E" w:rsidR="00797D3D" w:rsidRDefault="00797D3D" w:rsidP="00334580">
+    <w:p w14:paraId="1A486CE0" w14:textId="450AC379" w:rsidR="00797D3D" w:rsidRDefault="00797D3D" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>References</w:t>
+        <w:t>Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0324BB21" w14:textId="30BD63C4" w:rsidR="00797D3D" w:rsidRDefault="00602427" w:rsidP="00334580">
+    <w:p w14:paraId="6B37CF53" w14:textId="08DFFFD0" w:rsidR="00662F43" w:rsidRDefault="00E42A96" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00602427">
+      <w:r w:rsidRPr="00E42A96">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please provide </w:t>
+        <w:t>Please provide one reference who can vouch for your application. Your reference should be your superior (may or may not be immediate/direct) in work, a professor in your college or university, or a personal contact. We will send your recommender a direct link to the form and ask them to complete it.</w:t>
       </w:r>
-      <w:r w:rsidR="006E7D1D">
+      <w:r w:rsidR="00C21731">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>two (</w:t>
-[...79 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639299EC" w14:textId="77777777" w:rsidR="00602427" w:rsidRPr="00602427" w:rsidRDefault="00602427" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00BEB9" w:themeColor="accent2"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797D3D" w:rsidRPr="00F5470B" w14:paraId="0815EBD7" w14:textId="77777777" w:rsidTr="00BA25A7">
+      <w:tr w:rsidR="00797D3D" w:rsidRPr="00F5470B" w14:paraId="0815EBD7" w14:textId="77777777" w:rsidTr="00C13D39">
         <w:trPr>
-          <w:trHeight w:val="864"/>
+          <w:trHeight w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBEFA6B" w14:textId="44EA8655" w:rsidR="00797D3D" w:rsidRPr="00373AB2" w:rsidRDefault="00797D3D" w:rsidP="00334580">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="1EBEFA6B" w14:textId="44EA8655" w:rsidR="00797D3D" w:rsidRPr="00F64016" w:rsidRDefault="00797D3D" w:rsidP="00F64016">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373AB2">
+            <w:r w:rsidRPr="00F64016">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F99AC18" w14:textId="45A5017A" w:rsidR="00797D3D" w:rsidRPr="00373AB2" w:rsidRDefault="00D5755B" w:rsidP="00334580">
+          <w:p w14:paraId="1F99AC18" w14:textId="45A5017A" w:rsidR="00797D3D" w:rsidRPr="00F64016" w:rsidRDefault="00D5755B" w:rsidP="00F64016">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373AB2">
+            <w:r w:rsidRPr="00F64016">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="656BEAA9" w14:textId="7530F9A9" w:rsidR="00797D3D" w:rsidRPr="00373AB2" w:rsidRDefault="00D5755B" w:rsidP="00334580">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="656BEAA9" w14:textId="7530F9A9" w:rsidR="00797D3D" w:rsidRPr="00F64016" w:rsidRDefault="00D5755B" w:rsidP="00F64016">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373AB2">
+            <w:r w:rsidRPr="00F64016">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78163C58" w14:textId="1FAFE553" w:rsidR="00797D3D" w:rsidRPr="00373AB2" w:rsidRDefault="005D525F" w:rsidP="00334580">
+          <w:p w14:paraId="78163C58" w14:textId="1FAFE553" w:rsidR="00797D3D" w:rsidRPr="00F64016" w:rsidRDefault="005D525F" w:rsidP="00F64016">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00373AB2">
+            <w:r w:rsidRPr="00F64016">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Position and </w:t>
             </w:r>
-            <w:r w:rsidR="00D5755B" w:rsidRPr="00373AB2">
+            <w:r w:rsidR="00D5755B" w:rsidRPr="00F64016">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00602427" w:rsidRPr="00F5470B" w14:paraId="793650BE" w14:textId="77777777" w:rsidTr="00BA25A7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024438A6" w14:textId="56BD10A1" w:rsidR="004167CD" w:rsidRPr="00373AB2" w:rsidRDefault="004167CD" w:rsidP="00334580">
+          <w:p w14:paraId="024438A6" w14:textId="1DC140DD" w:rsidR="004167CD" w:rsidRDefault="004167CD" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AA2FAEF" w14:textId="77777777" w:rsidR="00602427" w:rsidRPr="00373AB2" w:rsidRDefault="00602427" w:rsidP="00334580">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="2AA2FAEF" w14:textId="77777777" w:rsidR="00602427" w:rsidRPr="00373AB2" w:rsidRDefault="00602427" w:rsidP="00AF2E26">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB8C13E" w14:textId="214A2CD5" w:rsidR="00602427" w:rsidRPr="00373AB2" w:rsidRDefault="00602427" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
@@ -11015,180 +11005,57 @@
             <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A892FC9" w14:textId="29AA87C5" w:rsidR="00602427" w:rsidRPr="00373AB2" w:rsidRDefault="00602427" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6128E717" w14:textId="77777777" w:rsidR="00602427" w:rsidRPr="00373AB2" w:rsidRDefault="00602427" w:rsidP="00334580">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...121 lines deleted...]
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="115D30C7" w14:textId="77777777" w:rsidR="00797D3D" w:rsidRPr="00602427" w:rsidRDefault="00797D3D" w:rsidP="00334580">
+    <w:p w14:paraId="115D30C7" w14:textId="77777777" w:rsidR="00797D3D" w:rsidRDefault="00797D3D" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="237191F6" w14:textId="315C0876" w:rsidR="00797D3D" w:rsidRDefault="00797D3D" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="004682" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11293,81 +11160,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4D55F9" w14:textId="77777777" w:rsidR="00C15EB3" w:rsidRPr="00A843F4" w:rsidRDefault="00C15EB3" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="3CAF2D51" w14:textId="77777777" w:rsidR="00F6295B" w:rsidRDefault="00000000" w:rsidP="00334580">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:id w:val="661050019"/>
-[...19 lines deleted...]
-          <w:r w:rsidRPr="00A843F4">
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="661050019"/>
+          <w:showingPlcHdr/>
+          <w:picture/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B03D40" w:rsidRPr="00A843F4">
             <w:rPr>
               <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="035BB331" wp14:editId="00AB8C52">
                 <wp:extent cx="1595755" cy="431320"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="6985"/>
                 <wp:docPr id="44" name="Picture 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 44"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
@@ -11382,239 +11248,294 @@
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1624031" cy="438963"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-    <w:p w14:paraId="00B1697D" w14:textId="7F0E0426" w:rsidR="00797D3D" w:rsidRPr="00A843F4" w:rsidRDefault="003879E4" w:rsidP="00334580">
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3631583A" w14:textId="77777777" w:rsidR="00F6295B" w:rsidRDefault="00F6295B" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A843F4">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full Name: </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1028C563" w14:textId="3E2EAA24" w:rsidR="00865193" w:rsidRPr="00A843F4" w:rsidRDefault="003879E4" w:rsidP="00334580">
+    <w:p w14:paraId="1028C563" w14:textId="167A1DC3" w:rsidR="00865193" w:rsidRPr="00A843F4" w:rsidRDefault="00C33F08" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A843F4">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:vanish/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Date Signed:</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4A4AB4" w14:textId="77777777" w:rsidR="00865193" w:rsidRPr="00A843F4" w:rsidRDefault="00865193" w:rsidP="00334580">
-[...14 lines deleted...]
-    <w:p w14:paraId="55C1D74E" w14:textId="4A554515" w:rsidR="00865193" w:rsidRPr="00A843F4" w:rsidRDefault="00865193" w:rsidP="00334580">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0076714B" w14:paraId="55926BB8" w14:textId="77777777" w:rsidTr="00527466">
+        <w:trPr>
+          <w:hidden/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2090A572" w14:textId="77777777" w:rsidR="00AD6787" w:rsidRDefault="00AD6787" w:rsidP="00AD6787">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="746"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A843F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0741D789" w14:textId="77777777" w:rsidR="0076714B" w:rsidRDefault="00AD6787" w:rsidP="00AD6787">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="746"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A843F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Date Signed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748CB897" w14:textId="3E28EDC2" w:rsidR="00527466" w:rsidRDefault="00527466" w:rsidP="00AD6787">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="746"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55C1D74E" w14:textId="0ED1CFFF" w:rsidR="00865193" w:rsidRPr="00A843F4" w:rsidRDefault="00865193" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A843F4">
+    </w:p>
+    <w:p w14:paraId="64AD14AB" w14:textId="26DC9213" w:rsidR="002A614F" w:rsidRPr="00350C25" w:rsidRDefault="00350C25" w:rsidP="00334580">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:vanish/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(Applicant’s e-signature over printed name)</w:t>
-[...6 lines deleted...]
-        <w:ind w:right="746"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00350C25">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:vanish/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>(Applicant’s e-signature over printed name)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="695DA4D0" w14:textId="77777777" w:rsidR="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="746"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBBE4B0" w14:textId="239F2782" w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidRDefault="002A614F" w:rsidP="00334580">
-[...3 lines deleted...]
-        <w:ind w:right="746"/>
+    <w:p w14:paraId="3FBBE4B0" w14:textId="194EA242" w:rsidR="00727D8A" w:rsidRDefault="00727D8A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather" w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002A614F" w:rsidRPr="002A614F" w:rsidSect="00541D21">
+    <w:sectPr w:rsidR="00727D8A" w:rsidSect="00541D21">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2836" w:right="1440" w:bottom="1080" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ECB3373" w14:textId="77777777" w:rsidR="00774D6B" w:rsidRDefault="00774D6B" w:rsidP="00142ABD">
+    <w:p w14:paraId="42D4A0E9" w14:textId="77777777" w:rsidR="007F69E7" w:rsidRDefault="007F69E7" w:rsidP="00142ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E6A4826" w14:textId="77777777" w:rsidR="00774D6B" w:rsidRDefault="00774D6B" w:rsidP="00142ABD">
+    <w:p w14:paraId="64C8C48C" w14:textId="77777777" w:rsidR="007F69E7" w:rsidRDefault="007F69E7" w:rsidP="00142ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11654,61 +11575,61 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41656DF1" w14:textId="77777777" w:rsidR="00774D6B" w:rsidRDefault="00774D6B" w:rsidP="00142ABD">
+    <w:p w14:paraId="006C7B76" w14:textId="77777777" w:rsidR="007F69E7" w:rsidRDefault="007F69E7" w:rsidP="00142ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B5818C5" w14:textId="77777777" w:rsidR="00774D6B" w:rsidRDefault="00774D6B" w:rsidP="00142ABD">
+    <w:p w14:paraId="26246BBE" w14:textId="77777777" w:rsidR="007F69E7" w:rsidRDefault="007F69E7" w:rsidP="00142ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CC1A7BE" w14:textId="6A579DA5" w:rsidR="00E13176" w:rsidRDefault="00541D21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674623" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E47B4C2" wp14:editId="3E69BD6D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -12277,308 +12198,346 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1555316883">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1748843923">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="423767937">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2114469998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00142ABD"/>
     <w:rsid w:val="00002D25"/>
     <w:rsid w:val="00005E37"/>
     <w:rsid w:val="000218E4"/>
     <w:rsid w:val="0002722A"/>
     <w:rsid w:val="00043967"/>
     <w:rsid w:val="0004560D"/>
     <w:rsid w:val="00051BB1"/>
     <w:rsid w:val="00097AAA"/>
     <w:rsid w:val="000A1EDB"/>
     <w:rsid w:val="000C0282"/>
     <w:rsid w:val="000C4295"/>
+    <w:rsid w:val="00115C05"/>
     <w:rsid w:val="00115D1D"/>
     <w:rsid w:val="00127C20"/>
     <w:rsid w:val="001330B1"/>
     <w:rsid w:val="00137271"/>
     <w:rsid w:val="00142ABD"/>
     <w:rsid w:val="00153A06"/>
     <w:rsid w:val="00157F12"/>
     <w:rsid w:val="00162D93"/>
     <w:rsid w:val="00174CE8"/>
     <w:rsid w:val="00175CB5"/>
+    <w:rsid w:val="00182265"/>
+    <w:rsid w:val="00185B6E"/>
     <w:rsid w:val="00192DFC"/>
+    <w:rsid w:val="00193E5A"/>
     <w:rsid w:val="001A0F80"/>
     <w:rsid w:val="001A1B9C"/>
     <w:rsid w:val="001A77F7"/>
     <w:rsid w:val="001C1E8B"/>
     <w:rsid w:val="001C35E1"/>
     <w:rsid w:val="001C3F9A"/>
     <w:rsid w:val="002276A1"/>
     <w:rsid w:val="00255CF6"/>
     <w:rsid w:val="00286AD2"/>
     <w:rsid w:val="0029118E"/>
     <w:rsid w:val="00296507"/>
     <w:rsid w:val="002A614F"/>
     <w:rsid w:val="002B23AF"/>
     <w:rsid w:val="002B2BFA"/>
+    <w:rsid w:val="002B6DD2"/>
     <w:rsid w:val="002E5D06"/>
+    <w:rsid w:val="002F34B9"/>
     <w:rsid w:val="002F5432"/>
     <w:rsid w:val="002F78EC"/>
     <w:rsid w:val="003101FE"/>
     <w:rsid w:val="00311055"/>
     <w:rsid w:val="00311524"/>
     <w:rsid w:val="003316B2"/>
     <w:rsid w:val="00331801"/>
     <w:rsid w:val="00334580"/>
     <w:rsid w:val="003405EE"/>
     <w:rsid w:val="00344CD9"/>
+    <w:rsid w:val="00350C25"/>
     <w:rsid w:val="003614BB"/>
     <w:rsid w:val="00362D47"/>
     <w:rsid w:val="003717FF"/>
     <w:rsid w:val="003730DF"/>
     <w:rsid w:val="00373AB2"/>
     <w:rsid w:val="00375127"/>
     <w:rsid w:val="00384380"/>
     <w:rsid w:val="003879E4"/>
     <w:rsid w:val="00391950"/>
     <w:rsid w:val="003920AB"/>
     <w:rsid w:val="003C7FA1"/>
     <w:rsid w:val="003E4666"/>
     <w:rsid w:val="003F330F"/>
     <w:rsid w:val="00403A4C"/>
     <w:rsid w:val="00415469"/>
     <w:rsid w:val="004167CD"/>
     <w:rsid w:val="00417DA0"/>
+    <w:rsid w:val="00425F46"/>
+    <w:rsid w:val="00426034"/>
     <w:rsid w:val="00430BCF"/>
     <w:rsid w:val="004313B1"/>
     <w:rsid w:val="00440B58"/>
     <w:rsid w:val="00446EF9"/>
     <w:rsid w:val="0046678B"/>
     <w:rsid w:val="0047159D"/>
     <w:rsid w:val="0048088E"/>
+    <w:rsid w:val="00485253"/>
     <w:rsid w:val="0049340A"/>
+    <w:rsid w:val="00493919"/>
     <w:rsid w:val="004D3678"/>
     <w:rsid w:val="004E3EDE"/>
     <w:rsid w:val="004E6125"/>
     <w:rsid w:val="004F12E7"/>
+    <w:rsid w:val="0051171F"/>
     <w:rsid w:val="005136AE"/>
     <w:rsid w:val="00513F4A"/>
     <w:rsid w:val="005144B5"/>
     <w:rsid w:val="00526DA5"/>
+    <w:rsid w:val="00527466"/>
     <w:rsid w:val="00541D21"/>
     <w:rsid w:val="00545108"/>
     <w:rsid w:val="0055373D"/>
     <w:rsid w:val="00555F10"/>
+    <w:rsid w:val="00562A83"/>
     <w:rsid w:val="00564C72"/>
     <w:rsid w:val="00565C1B"/>
     <w:rsid w:val="0057150A"/>
     <w:rsid w:val="0057207D"/>
     <w:rsid w:val="005807AC"/>
     <w:rsid w:val="0058510D"/>
     <w:rsid w:val="00590369"/>
     <w:rsid w:val="00590D5B"/>
     <w:rsid w:val="005A0140"/>
     <w:rsid w:val="005A09ED"/>
     <w:rsid w:val="005B3E37"/>
     <w:rsid w:val="005C34BC"/>
     <w:rsid w:val="005D04CD"/>
     <w:rsid w:val="005D525F"/>
     <w:rsid w:val="005F5998"/>
     <w:rsid w:val="00600381"/>
     <w:rsid w:val="00602427"/>
     <w:rsid w:val="00603FE5"/>
     <w:rsid w:val="0065611B"/>
     <w:rsid w:val="0065756E"/>
+    <w:rsid w:val="00662F43"/>
     <w:rsid w:val="00663B09"/>
+    <w:rsid w:val="006662EA"/>
     <w:rsid w:val="00687634"/>
     <w:rsid w:val="00697F9D"/>
     <w:rsid w:val="006A2E2C"/>
     <w:rsid w:val="006A7F49"/>
     <w:rsid w:val="006B112A"/>
     <w:rsid w:val="006B47BD"/>
     <w:rsid w:val="006B5BAC"/>
     <w:rsid w:val="006C7DED"/>
     <w:rsid w:val="006D7F8A"/>
     <w:rsid w:val="006E7D1D"/>
+    <w:rsid w:val="00711D14"/>
     <w:rsid w:val="007203AB"/>
     <w:rsid w:val="00725F7A"/>
+    <w:rsid w:val="00727D8A"/>
     <w:rsid w:val="0074441E"/>
+    <w:rsid w:val="00762916"/>
+    <w:rsid w:val="0076714B"/>
     <w:rsid w:val="00770C9D"/>
     <w:rsid w:val="00774D6B"/>
+    <w:rsid w:val="00796080"/>
     <w:rsid w:val="00797D3D"/>
     <w:rsid w:val="007C20F4"/>
+    <w:rsid w:val="007F69E7"/>
     <w:rsid w:val="00814320"/>
     <w:rsid w:val="00820ED7"/>
     <w:rsid w:val="008273E9"/>
     <w:rsid w:val="0082756C"/>
     <w:rsid w:val="00830B15"/>
     <w:rsid w:val="008458B7"/>
     <w:rsid w:val="00856AB9"/>
     <w:rsid w:val="00865193"/>
     <w:rsid w:val="00872C8E"/>
     <w:rsid w:val="0088548B"/>
     <w:rsid w:val="008A0D6B"/>
     <w:rsid w:val="008B39FA"/>
     <w:rsid w:val="008D477B"/>
     <w:rsid w:val="00907E7B"/>
     <w:rsid w:val="00933E2A"/>
     <w:rsid w:val="00935C4F"/>
     <w:rsid w:val="00936061"/>
     <w:rsid w:val="00937056"/>
     <w:rsid w:val="0094208F"/>
     <w:rsid w:val="0095072F"/>
     <w:rsid w:val="009733B8"/>
+    <w:rsid w:val="00983387"/>
     <w:rsid w:val="009842FD"/>
     <w:rsid w:val="009A35B5"/>
     <w:rsid w:val="009B2DA6"/>
     <w:rsid w:val="009C7E3D"/>
     <w:rsid w:val="009F6138"/>
     <w:rsid w:val="00A04B0C"/>
     <w:rsid w:val="00A22C24"/>
     <w:rsid w:val="00A24E95"/>
     <w:rsid w:val="00A37B0B"/>
     <w:rsid w:val="00A5505F"/>
     <w:rsid w:val="00A60A19"/>
     <w:rsid w:val="00A633DF"/>
     <w:rsid w:val="00A73720"/>
     <w:rsid w:val="00A800D3"/>
     <w:rsid w:val="00A81C39"/>
     <w:rsid w:val="00A843F4"/>
     <w:rsid w:val="00AC362C"/>
     <w:rsid w:val="00AD1650"/>
     <w:rsid w:val="00AD6722"/>
+    <w:rsid w:val="00AD6787"/>
+    <w:rsid w:val="00AE4F0C"/>
+    <w:rsid w:val="00AF2E26"/>
     <w:rsid w:val="00AF32F4"/>
     <w:rsid w:val="00B03D40"/>
     <w:rsid w:val="00B22DCA"/>
     <w:rsid w:val="00B319A6"/>
     <w:rsid w:val="00B34ECE"/>
     <w:rsid w:val="00B36661"/>
     <w:rsid w:val="00B45444"/>
+    <w:rsid w:val="00B81D43"/>
     <w:rsid w:val="00B93AF5"/>
     <w:rsid w:val="00B954C9"/>
+    <w:rsid w:val="00B96363"/>
     <w:rsid w:val="00BA25A7"/>
     <w:rsid w:val="00BC310B"/>
     <w:rsid w:val="00BD33DE"/>
     <w:rsid w:val="00BD7934"/>
     <w:rsid w:val="00BE348B"/>
     <w:rsid w:val="00BF66C5"/>
     <w:rsid w:val="00C055A6"/>
+    <w:rsid w:val="00C13D39"/>
     <w:rsid w:val="00C15EB3"/>
+    <w:rsid w:val="00C21731"/>
     <w:rsid w:val="00C21832"/>
     <w:rsid w:val="00C2353F"/>
     <w:rsid w:val="00C31B76"/>
     <w:rsid w:val="00C32392"/>
     <w:rsid w:val="00C33F08"/>
     <w:rsid w:val="00C4220E"/>
     <w:rsid w:val="00C507F3"/>
     <w:rsid w:val="00C52FD4"/>
     <w:rsid w:val="00C557F3"/>
     <w:rsid w:val="00C57B62"/>
     <w:rsid w:val="00C67A7C"/>
     <w:rsid w:val="00C707CC"/>
     <w:rsid w:val="00C741D4"/>
     <w:rsid w:val="00C8674A"/>
     <w:rsid w:val="00C87317"/>
     <w:rsid w:val="00C94FEC"/>
     <w:rsid w:val="00CB39D6"/>
     <w:rsid w:val="00CB6238"/>
+    <w:rsid w:val="00CC73A8"/>
     <w:rsid w:val="00CD4996"/>
     <w:rsid w:val="00CD741F"/>
     <w:rsid w:val="00CD785A"/>
     <w:rsid w:val="00CE1237"/>
     <w:rsid w:val="00CF20E1"/>
     <w:rsid w:val="00D0264A"/>
     <w:rsid w:val="00D046AE"/>
     <w:rsid w:val="00D06CA4"/>
     <w:rsid w:val="00D347E4"/>
     <w:rsid w:val="00D50023"/>
     <w:rsid w:val="00D54336"/>
     <w:rsid w:val="00D5690F"/>
     <w:rsid w:val="00D5755B"/>
     <w:rsid w:val="00D70950"/>
+    <w:rsid w:val="00D73017"/>
+    <w:rsid w:val="00D93095"/>
     <w:rsid w:val="00DA6446"/>
     <w:rsid w:val="00DB193F"/>
     <w:rsid w:val="00DD68EA"/>
     <w:rsid w:val="00E01ED0"/>
     <w:rsid w:val="00E02E27"/>
     <w:rsid w:val="00E1184E"/>
     <w:rsid w:val="00E13176"/>
     <w:rsid w:val="00E31895"/>
     <w:rsid w:val="00E3545C"/>
     <w:rsid w:val="00E408B2"/>
+    <w:rsid w:val="00E42A96"/>
     <w:rsid w:val="00E50C62"/>
+    <w:rsid w:val="00E60D97"/>
     <w:rsid w:val="00E83DF2"/>
     <w:rsid w:val="00EA208B"/>
     <w:rsid w:val="00EA2CFC"/>
     <w:rsid w:val="00ED4490"/>
     <w:rsid w:val="00ED7C1D"/>
     <w:rsid w:val="00EE2742"/>
     <w:rsid w:val="00EF784A"/>
     <w:rsid w:val="00F02D19"/>
+    <w:rsid w:val="00F2665F"/>
     <w:rsid w:val="00F5470B"/>
     <w:rsid w:val="00F566F9"/>
+    <w:rsid w:val="00F6295B"/>
+    <w:rsid w:val="00F64016"/>
     <w:rsid w:val="00F64CCC"/>
     <w:rsid w:val="00F83B29"/>
     <w:rsid w:val="00F92097"/>
     <w:rsid w:val="00FA4D87"/>
     <w:rsid w:val="00FE6FE7"/>
     <w:rsid w:val="00FF31F5"/>
     <w:rsid w:val="00FF342D"/>
     <w:rsid w:val="00FF3D89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -13707,67 +13666,90 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E13176"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A614F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00311055"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F64016"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00562A83"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="109974860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="165023499">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -14408,75 +14390,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F8864FE-E2FA-4930-B327-D32E4CFF4BFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624287f4-af57-4480-aad7-8c9990840c63}" enabled="1" method="Privileged" siteId="{8993b275-73a0-4467-b29e-c64f245e2ca9}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>732</Words>
-  <Characters>4179</Characters>
+  <Words>737</Words>
+  <Characters>4201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Konrad-Adenauer-Stiftung e.V.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4902</CharactersWithSpaces>
+  <CharactersWithSpaces>4929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jerome Jogno</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_624287f4-af57-4480-aad7-8c9990840c63_Enabled">